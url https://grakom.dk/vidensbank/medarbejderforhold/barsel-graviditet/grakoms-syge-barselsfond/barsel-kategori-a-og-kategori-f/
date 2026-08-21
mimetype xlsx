--- v0 (2026-05-13)
+++ v1 (2026-08-21)
@@ -3,90 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://grakom.sharepoint.com/sites/konomi-afd/Delte dokumenter/Økonomi/Syge- og barselsfond - CJ/Forslag nye refusionsblanketter/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="300" documentId="8_{F7230BED-985E-484A-A936-3D199C353027}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3A97A21C-8540-4E4F-BE61-7783607DF946}"/>
+  <xr:revisionPtr revIDLastSave="99" documentId="8_{F5668CC5-3BD4-4E97-BA1F-7158DC0ACD47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9A8D3B90-EFDD-47C8-ACB6-7464367F35E1}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{999B1D98-1BE4-46AF-84B5-347EC4ED5848}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{999B1D98-1BE4-46AF-84B5-347EC4ED5848}"/>
   </bookViews>
   <sheets>
     <sheet name="Ark1" sheetId="1" r:id="rId1"/>
     <sheet name="Ark2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ark1'!$B$2:$F$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ark1'!$B$2:$F$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
   <si>
     <t>Arbejdstimer pr. uge</t>
   </si>
   <si>
     <t>Ansat under overenskomst (Ja/nej)</t>
   </si>
   <si>
     <t xml:space="preserve">  Telefonnr.</t>
   </si>
   <si>
     <t>Kontaktperson vedrørende blanketten:</t>
   </si>
   <si>
     <t>Pension - angiv firmaets andel i  %</t>
   </si>
   <si>
     <t>Refusionsoplysninger:</t>
   </si>
   <si>
     <t xml:space="preserve">  Mor - 4 uger før fødsel</t>
   </si>
   <si>
     <t xml:space="preserve">  Mor - 10 uger efter fødsel</t>
   </si>
   <si>
@@ -188,56 +188,301 @@
   <si>
     <t xml:space="preserve">  Navn</t>
   </si>
   <si>
     <t>Refusionsperiodens fraværstimer</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Timeløn eller månedsløn
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(Beløbet skrives i kr. med 2 decimaler)</t>
     </r>
   </si>
   <si>
     <t>Dokumentation for modtagne dagpenge i samme periode, som der søges om refusion for (navn og periode skal fremgå) indsendes sammen med denne blanket.</t>
   </si>
+  <si>
+    <t>Link tro- og loveerklæring</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Far</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – 2 uger efter fødsel</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mor</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – 4 uger før forventet fødsel</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mor</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – 10 uger efter fødsel</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mor</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – 9 uger øvrige</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Far</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – 10 uger øvrige</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Refusionsperiode fra GRAKOMs syge- og barselsfond</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <t>Anciennitet: 9 måneder på det forventede fødselstidspunkt</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mor</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> eller </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>far</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> – 7 deleuger </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(børn født 1/6 25 eller senere)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.
+Kræver udfyldt tro- og loveerklæring for, at afdække om der er ret til refusion.
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">            </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nedenstående gælder </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IKKE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> for medarbejdere under den grafiske overenskomst</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="17"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -269,66 +514,144 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.5"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -361,63 +684,50 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -427,61 +737,50 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left style="thick">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
@@ -527,209 +826,231 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1007,523 +1328,540 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grakom.dk/vidensbank/medarbejderforhold/barsel-graviditet/grakoms-syge-barselsfond/tro-og-loveerklaering/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE774C84-6961-4E02-BA98-0B718D7B0C21}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:K52"/>
+  <dimension ref="B2:K48"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="L12" sqref="L12"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="38.28515625" customWidth="1"/>
+    <col min="2" max="2" width="38.33203125" customWidth="1"/>
     <col min="3" max="3" width="31" style="2" customWidth="1"/>
     <col min="4" max="4" width="2" customWidth="1"/>
-    <col min="5" max="5" width="34.42578125" customWidth="1"/>
-    <col min="6" max="6" width="17.7109375" customWidth="1"/>
+    <col min="5" max="5" width="34.44140625" customWidth="1"/>
+    <col min="6" max="6" width="17.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:6" s="3" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="34" t="s">
+    <row r="2" spans="2:6" s="3" customFormat="1" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="35"/>
-[...2 lines deleted...]
-      <c r="F2" s="28" t="s">
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="27" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="2:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="4" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:6" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="7"/>
       <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
-    <row r="5" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="8"/>
       <c r="C5" s="9"/>
       <c r="E5" s="8"/>
       <c r="F5" s="9"/>
     </row>
-    <row r="6" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="23"/>
+      <c r="C6" s="22"/>
       <c r="E6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="11"/>
     </row>
-    <row r="7" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="10"/>
       <c r="C7" s="11"/>
       <c r="E7" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="23"/>
-[...1 lines deleted...]
-    <row r="8" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F7" s="22"/>
+    </row>
+    <row r="8" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="23"/>
+      <c r="C8" s="22"/>
       <c r="E8" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="23"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F8" s="22"/>
+    </row>
+    <row r="9" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="E9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F9" s="23"/>
-[...1 lines deleted...]
-    <row r="10" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F9" s="22"/>
+    </row>
+    <row r="10" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="23"/>
+      <c r="C10" s="22"/>
       <c r="E10" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="23"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F10" s="22"/>
+    </row>
+    <row r="11" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="23"/>
+      <c r="C11" s="22"/>
       <c r="E11" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="23"/>
-[...1 lines deleted...]
-    <row r="12" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F11" s="22"/>
+    </row>
+    <row r="12" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="E12" s="12"/>
       <c r="F12" s="11"/>
     </row>
-    <row r="13" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="23"/>
+      <c r="C13" s="22"/>
       <c r="E13" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="11"/>
     </row>
-    <row r="14" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="27"/>
+      <c r="C14" s="26"/>
       <c r="E14" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="F14" s="23"/>
-[...1 lines deleted...]
-    <row r="15" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F14" s="22"/>
+    </row>
+    <row r="15" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="13"/>
       <c r="C15" s="9"/>
       <c r="E15" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="F15" s="23"/>
-[...1 lines deleted...]
-    <row r="16" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F15" s="22"/>
+    </row>
+    <row r="16" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="24"/>
+      <c r="C16" s="23"/>
       <c r="E16" s="10"/>
       <c r="F16" s="11"/>
     </row>
-    <row r="17" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="15"/>
+    <row r="17" spans="2:11" s="3" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="50" t="s">
+        <v>50</v>
+      </c>
       <c r="C17" s="15"/>
       <c r="E17" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="F17" s="23"/>
-[...3 lines deleted...]
-      <c r="C18" s="47"/>
+      <c r="F17" s="22"/>
+    </row>
+    <row r="18" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="37"/>
       <c r="E18" s="10"/>
-      <c r="F18" s="17"/>
-[...3 lines deleted...]
-      <c r="C19" s="47"/>
+      <c r="F18" s="16"/>
+    </row>
+    <row r="19" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="32"/>
       <c r="E19" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F19" s="17"/>
-[...1 lines deleted...]
-    <row r="20" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F19" s="16"/>
+    </row>
+    <row r="20" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="34" t="s">
+        <v>46</v>
+      </c>
       <c r="E20" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="F20" s="23"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F20" s="22"/>
+    </row>
+    <row r="21" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="34" t="s">
+        <v>47</v>
+      </c>
       <c r="E21" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="23"/>
-[...1 lines deleted...]
-    <row r="22" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F21" s="22"/>
+    </row>
+    <row r="22" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="34" t="s">
+        <v>48</v>
+      </c>
       <c r="E22" s="10"/>
       <c r="F22" s="11"/>
     </row>
-    <row r="23" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="34" t="s">
+        <v>45</v>
+      </c>
       <c r="E23" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="F23" s="23"/>
-[...1 lines deleted...]
-    <row r="24" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F23" s="22"/>
+    </row>
+    <row r="24" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="34" t="s">
+        <v>49</v>
+      </c>
       <c r="E24" s="10"/>
       <c r="F24" s="11"/>
     </row>
-    <row r="25" spans="2:11" s="3" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:11" s="3" customFormat="1" ht="70.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="36" t="s">
+        <v>44</v>
+      </c>
       <c r="E25" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="F25" s="33"/>
-[...14 lines deleted...]
-      <c r="B29" s="6" t="s">
+      <c r="F25" s="31"/>
+    </row>
+    <row r="26" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="E26" s="28"/>
+      <c r="F26" s="30"/>
+    </row>
+    <row r="27" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="18"/>
-[...5 lines deleted...]
-    <row r="31" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C27" s="17"/>
+    </row>
+    <row r="28" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="13"/>
+      <c r="C28" s="18"/>
+    </row>
+    <row r="29" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="24"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="K29" s="21"/>
+    </row>
+    <row r="30" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="24"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B31" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-    <row r="32" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>36</v>
+      </c>
+      <c r="C31" s="24"/>
+      <c r="E31" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="44"/>
+    </row>
+    <row r="32" spans="2:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="13" t="s">
-        <v>30</v>
-[...15 lines deleted...]
-    <row r="34" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+      <c r="C32" s="24"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="46"/>
+    </row>
+    <row r="33" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="13"/>
+      <c r="C33" s="18"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="46"/>
+    </row>
+    <row r="34" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="13" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-      <c r="B36" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="C36" s="19"/>
-[...3 lines deleted...]
-    <row r="37" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="18"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="46"/>
+    </row>
+    <row r="35" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="24"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+    </row>
+    <row r="36" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="13"/>
+      <c r="C36" s="18"/>
+    </row>
+    <row r="37" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="13" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-      <c r="B39" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="19"/>
-[...2 lines deleted...]
-      <c r="B40" s="13" t="s">
+      <c r="C37" s="18"/>
+    </row>
+    <row r="38" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="25"/>
-[...2 lines deleted...]
-      <c r="B41" s="20" t="s">
+      <c r="C38" s="24"/>
+    </row>
+    <row r="39" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C41" s="26"/>
-[...8 lines deleted...]
-      <c r="B44" s="39" t="s">
+      <c r="C39" s="25"/>
+    </row>
+    <row r="40" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="5"/>
+    </row>
+    <row r="41" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C44" s="39"/>
-[...50 lines deleted...]
-      <c r="B52" s="46" t="s">
+      <c r="C41" s="42"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="42"/>
+    </row>
+    <row r="42" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="40"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="41"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="41"/>
+    </row>
+    <row r="43" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="40"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="41"/>
+    </row>
+    <row r="44" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="41"/>
+    </row>
+    <row r="45" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="41"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="41"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="41"/>
+    </row>
+    <row r="46" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="41"/>
+      <c r="C46" s="41"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="41"/>
+    </row>
+    <row r="47" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+    </row>
+    <row r="48" spans="2:6" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="C52" s="46"/>
-[...2 lines deleted...]
-      <c r="F52" s="46"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="49"/>
+      <c r="F48" s="49"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="6">
+  <mergeCells count="5">
     <mergeCell ref="B2:E2"/>
-    <mergeCell ref="B45:F49"/>
-[...3 lines deleted...]
-    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="B42:F46"/>
+    <mergeCell ref="B41:F41"/>
+    <mergeCell ref="E31:F35"/>
+    <mergeCell ref="B48:F48"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C25" r:id="rId1" xr:uid="{0872D433-5BD0-499B-B4F2-060AAE6DB226}"/>
+  </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2C98BBDB-3F1B-4FDA-86E7-ADFB080472E1}">
           <x14:formula1>
             <xm:f>'Ark2'!$B$5:$B$9</xm:f>
           </x14:formula1>
           <xm:sqref>C14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{109AF693-1683-47AF-B3EB-496D8E44804B}">
   <dimension ref="B4:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="41.140625" customWidth="1"/>
+    <col min="2" max="2" width="41.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B6" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B9" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DD69767658D6724390E74DCCA7099C28" ma:contentTypeVersion="19" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="191bf85d471df9ef781af6c2f9936669">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="57d4f448-5590-483a-a9f3-cfe4c78a3d47" xmlns:ns3="99af4187-5b2f-427c-ac59-fa7ac78c8288" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e44e927f74b418c578eeace46b87e59" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DD69767658D6724390E74DCCA7099C28" ma:contentTypeVersion="19" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="e0866db3b701527c2530ceeaf38cffc3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="57d4f448-5590-483a-a9f3-cfe4c78a3d47" xmlns:ns3="99af4187-5b2f-427c-ac59-fa7ac78c8288" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a1689bc37894a98dce4fbf7a6f64d869" ns2:_="" ns3:_="">
     <xsd:import namespace="57d4f448-5590-483a-a9f3-cfe4c78a3d47"/>
     <xsd:import namespace="99af4187-5b2f-427c-ac59-fa7ac78c8288"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1758,51 +2096,51 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="57d4f448-5590-483a-a9f3-cfe4c78a3d47" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="99af4187-5b2f-427c-ac59-fa7ac78c8288">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4BFE65-5C77-44B0-8439-7A95513BFFA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B81EC4D6-302C-441D-A621-85A495ECA8E4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6060E3C-9A41-4E00-9284-C2AF4D699749}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BEA8FCF-F71E-4098-B719-0F0BAED48ADD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="57d4f448-5590-483a-a9f3-cfe4c78a3d47"/>
     <ds:schemaRef ds:uri="99af4187-5b2f-427c-ac59-fa7ac78c8288"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>